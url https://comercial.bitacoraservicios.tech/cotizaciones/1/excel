--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -496,82 +496,92 @@
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Precio unitario (S/)</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Subtotal (S/)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ICP-MS41</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Multielemento ICP-MS (41 elementos)</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>600</v>
       </c>
-      <c r="D6" t="n">
-[...3 lines deleted...]
-        <v>25200</v>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>S/ 42.00</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>S/ 25200.00</t>
+        </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>FA-AU</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Fire Assay para Oro (gravimetría)</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>200</v>
       </c>
-      <c r="D7" t="n">
-[...3 lines deleted...]
-        <v>7600</v>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>S/ 38.00</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>S/ 7600.00</t>
+        </is>
       </c>
     </row>
     <row r="9">
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Total sin IGV:</t>
-[...3 lines deleted...]
-        <v>32800</v>
+          <t>Total sin IGV (PEN):</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>S/ 32800.00</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>